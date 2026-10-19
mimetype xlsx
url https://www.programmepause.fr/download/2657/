--- v0 (2026-07-03)
+++ v1 (2026-10-19)
@@ -8,98 +8,95 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\NASPROD0-0\EspaceDoc\Services\PAUSE\03. Confidentiel\DossierCandidature\03. CANDIDATURES ISOLEES\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{94419135-808A-44C0-9F78-39C7FA22AD6C}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3E103229-535E-401F-BED3-46B10E337A01}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14385" windowHeight="4155" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14390" windowHeight="4160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Feuil1!$B$4:$I$49</definedName>
-[...2 lines deleted...]
-    <definedName name="_Hlk225526684" localSheetId="0">Feuil1!$C$39</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Feuil1!$B$4:$I$64</definedName>
+    <definedName name="_Hlk225178433" localSheetId="0">Feuil1!$C$44</definedName>
+    <definedName name="_Hlk225526418" localSheetId="0">Feuil1!$C$41</definedName>
+    <definedName name="_Hlk225526684" localSheetId="0">Feuil1!$C$49</definedName>
     <definedName name="Diffusion_profils" localSheetId="0">Feuil1!#REF!</definedName>
-    <definedName name="ok" localSheetId="0">Feuil1!$C$1:$G$22</definedName>
+    <definedName name="ok" localSheetId="0">Feuil1!$C$1:$G$26</definedName>
     <definedName name="Print_Area" localSheetId="0">Feuil1!$C$4:$G$5</definedName>
     <definedName name="SVE" localSheetId="0">Feuil1!$C$4:$G$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="201">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Champs disciplinaire</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>SVE</t>
   </si>
   <si>
     <t xml:space="preserve">Langues de travail </t>
   </si>
   <si>
     <t>Spécialités</t>
-  </si>
-[...1 lines deleted...]
-    <t>Statut</t>
   </si>
   <si>
     <t>Enseignant-chercheur</t>
   </si>
   <si>
     <t xml:space="preserve">Postdoc </t>
   </si>
   <si>
     <t xml:space="preserve">Professeur </t>
   </si>
   <si>
     <t xml:space="preserve">Maître de Conférences </t>
   </si>
   <si>
     <t>Domaines de recherche</t>
   </si>
   <si>
     <t>Chimie moléculaire, polymères</t>
   </si>
   <si>
     <t>Droit</t>
   </si>
   <si>
     <t>Sciences de l'éducation, femmes dans le développement et entrepreneuriat rural, études comparatives Inde et Moyen-Orient</t>
   </si>
@@ -165,53 +162,50 @@
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri Light"/>
         <family val="2"/>
         <scheme val="major"/>
       </rPr>
       <t>Dari</t>
     </r>
   </si>
   <si>
     <t>Droit comparé (Iran, Afghanistan et autres systèmes juridiques), évolution des mécanismes juridiques dans le cadre du droit comparé</t>
   </si>
   <si>
     <t>Sociologie, Démographie</t>
   </si>
   <si>
     <t>Éducation et développement social, critique de la littérature et des représentations culturelles des droits humains, études sur les inégalités de genre et l’éducation</t>
   </si>
   <si>
     <t xml:space="preserve"> Sciences de l’information et de la communication</t>
   </si>
   <si>
-    <t>Thèse en communiquation politique</t>
-[...1 lines deleted...]
-  <si>
     <t>Sciences de l'éducation</t>
   </si>
   <si>
     <t>Doctorant</t>
   </si>
   <si>
     <t>Philisophie</t>
   </si>
   <si>
     <t>Étude comparative de la philosophie du droit</t>
   </si>
   <si>
     <t>Droit privé : Droit civil, droit de la famille, droit comparé</t>
   </si>
   <si>
     <t>Les défis juridiques auxquels sont confrontées les femmes (…) et les stratégies pour les surmonter</t>
   </si>
   <si>
     <t>Informatique</t>
   </si>
   <si>
     <t>Normes, institutions et comportements sociaux</t>
   </si>
   <si>
     <t>Droit international, droit européen, droit de l'UE, droits humains, droit constitutionnel</t>
@@ -261,53 +255,50 @@
     <t>Littérature française, phénoménologie, altérité</t>
   </si>
   <si>
     <t>Systèmes cryptographiques et informatique quantique</t>
   </si>
   <si>
     <t>Anglais: expérimenté; Français: débutant: Autre: Arabe</t>
   </si>
   <si>
     <t>Optimisation du stockage d'énergie dans les micro-réseaux</t>
   </si>
   <si>
     <t>Français: expérimenté; Anglais: Expérimenté; Autre: Lingala</t>
   </si>
   <si>
     <t>Génie électrique, transition énergétique</t>
   </si>
   <si>
     <t>Anglais: expérimenté</t>
   </si>
   <si>
     <t>Sécurité hydrique, Stratégies de gestion des sols pour les systèmes agricoles sujets à la sécheresse et aux inondations</t>
   </si>
   <si>
     <t>Agronomie et résilience climatique</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Littérature, phisolophie et poésie </t>
   </si>
   <si>
     <t>Ecrivaine et poète</t>
   </si>
   <si>
     <t>Intuition philosophique, pensée créative et innovation méthodologique</t>
   </si>
   <si>
     <t>Anglais: Intermédiaire; Autre: arabe</t>
   </si>
   <si>
     <t>Enseignant chercheur</t>
   </si>
   <si>
     <t>Développement, évaluation et application</t>
   </si>
   <si>
     <t>Histoire et epistémologie des sciences sociales</t>
   </si>
   <si>
     <t>Français: expérimenté; Anglais: Débutant</t>
   </si>
   <si>
     <t>Violence, savoir et responsabilité historique</t>
   </si>
@@ -550,66 +541,216 @@
     <t>Postdoctorat</t>
   </si>
   <si>
     <t>Compétences interculturelles, compréhension orale langue étrangère, apprentissage du français</t>
   </si>
   <si>
     <t>Didactique FLE, civilisation</t>
   </si>
   <si>
     <t>France: expérimenté; arabe</t>
   </si>
   <si>
     <t xml:space="preserve">
 Science des matériaux, Biomatériaux Nanomatériaux, Matériaux biomédicaux.</t>
   </si>
   <si>
     <t>Médecine régénérative ; ingénierie des tissus osseux et dentaires ; matrices de soutien ; revêtements bioactifs ; matériaux à base de phosphate de calcium ; hydrogels ; nanomatériaux destinés à des applications biomédicales.</t>
   </si>
   <si>
     <t xml:space="preserve">Anglais: intermédiaire; chinois: intermédiaire; Autre: amharique </t>
   </si>
   <si>
     <t>Anglais: intermédiaire; Autre: persan</t>
   </si>
   <si>
-    <t>Enseignant=chercheur</t>
-[...1 lines deleted...]
-  <si>
     <t>Syndrôme prémenstrue, santé psychique</t>
   </si>
   <si>
     <t xml:space="preserve">Psychologie </t>
   </si>
   <si>
     <t>Anglais: autres: chinois, turc</t>
   </si>
   <si>
     <t xml:space="preserve">Littérature et langues étrangères, civilisation et culture </t>
   </si>
   <si>
     <t xml:space="preserve">Manuscrits ouïghours, usages des langues en contextes diasporique, lilinguisme et transmission </t>
+  </si>
+  <si>
+    <t>Communication politique, instrumentalisation du discours, recompositions autoritaires et résistances en Afrique de l'Ouest</t>
+  </si>
+  <si>
+    <t>Littérature, études culturelles</t>
+  </si>
+  <si>
+    <t>Réparations culturelles, justice épistémique, littérature au Moyen-Orient, Mouvement Femme, vie liberté</t>
+  </si>
+  <si>
+    <t>Français: expérimenté; autres: angalais, persan</t>
+  </si>
+  <si>
+    <t>Enseignant-chercheur Maître de conférence</t>
+  </si>
+  <si>
+    <t>Statut dans le pays d'origine</t>
+  </si>
+  <si>
+    <t>Anglais: intermédiaire Autre: Farsi</t>
+  </si>
+  <si>
+    <t>Processus de paix, droit des femmes en Afghanistan; résista,ce âr me savoir</t>
+  </si>
+  <si>
+    <t>Sciences politiques, philosophie</t>
+  </si>
+  <si>
+    <t>Performances humaines vs efficacité de l'IA dans les relations entre les organisations et le public</t>
+  </si>
+  <si>
+    <t>Journalisme, transformation digitale, communication de masse, relations publiques</t>
+  </si>
+  <si>
+    <t>Anglais: expérimenté; Autre: Dari, Ourdou, Persan</t>
+  </si>
+  <si>
+    <t>Le lien entre l'art contemporain et la contestation politique</t>
+  </si>
+  <si>
+    <t>Philosophie de l'anarchisme, art et politique</t>
+  </si>
+  <si>
+    <t>Anglais: intermédiaire; autre: russe</t>
+  </si>
+  <si>
+    <t>Français langue étrangère, alayse du discours</t>
+  </si>
+  <si>
+    <t>Représentations féminines dans les proverbes et chants soudanais, interculturalité et transmission du savoir</t>
+  </si>
+  <si>
+    <t>Français: expérimenté; anglais: Intermédiaire; Autre: arabe</t>
+  </si>
+  <si>
+    <t>Sciences de l'éducation, psychologie, IA</t>
+  </si>
+  <si>
+    <t>Apprentissage inclusif pour les étudiants immigrants en France grâce aux nouveaux outils</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anglais: experimenté; autre: Aurabe </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Microbiologie et bactériologie </t>
+  </si>
+  <si>
+    <t>Biologie moléculaire des bactéries pathogènes, résistances aux  antimicrobiens, microbiologie médicale, virulance bactérienne, biologie des biofilms</t>
+  </si>
+  <si>
+    <t>Anglais: expérimentée; autre: arabe</t>
+  </si>
+  <si>
+    <t>Assistante de recherche</t>
+  </si>
+  <si>
+    <t>Philosophie, sciences des religions, théologie</t>
+  </si>
+  <si>
+    <t>Etudes islamiques, régulation du discours religieux dans la sphére numériques, construction des valeurs, dignité humaine</t>
+  </si>
+  <si>
+    <t>Français: débutant; anglais: débutant; autre: Arabe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Littérature, philosophie et poésie </t>
+  </si>
+  <si>
+    <t>Média et cinéma</t>
+  </si>
+  <si>
+    <t>Emission radio de culturelle et pédagogique sur la culture persanne</t>
+  </si>
+  <si>
+    <t>Anglais: expérimenté; Autre: Persan</t>
+  </si>
+  <si>
+    <t>Producteur</t>
+  </si>
+  <si>
+    <t>Anglais : Expérimenté; Autre: géorgien</t>
+  </si>
+  <si>
+    <t>Arts visuels</t>
+  </si>
+  <si>
+    <t>Curatrice, productrice culturelle</t>
+  </si>
+  <si>
+    <t>Représentations de la surveillance systémique, de la persécution financière, de la mémoire volée, via un "contre-regard", organisation de festivals</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Représentation des migrations, de l'écologie et de la manipulation politique. </t>
+  </si>
+  <si>
+    <t>Artiste plasticien</t>
+  </si>
+  <si>
+    <t>Electronique</t>
+  </si>
+  <si>
+    <t>Réseaux électriques, intégration des énergies renouvelables, optimisation basée sur l'IA, stockage d'énergie</t>
+  </si>
+  <si>
+    <t>Anglais: expérimenté; Autre: Arabe, azeri</t>
+  </si>
+  <si>
+    <t>Génie chimique des procédés</t>
+  </si>
+  <si>
+    <t>Transition écologique, gestion des déchets, production de matériaux de construction durable, argiles locales</t>
+  </si>
+  <si>
+    <t>Français: expérimenté; autre: arabe</t>
+  </si>
+  <si>
+    <t>Aménagement et urbanisme, sociologie critique des organisations</t>
+  </si>
+  <si>
+    <t>Matérialisme historique, pression d'Etat, sciences sociales de l'environnement, économie politique rurale</t>
+  </si>
+  <si>
+    <t>Anglais: expérimenté, autre: russe</t>
+  </si>
+  <si>
+    <t>Microbiologie, science biomédicale</t>
+  </si>
+  <si>
+    <t>Les maladies infectieuses et la résistance aux antimicrobiens.</t>
+  </si>
+  <si>
+    <t>Anglais: Expérimenté; autre: araba</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -993,51 +1134,51 @@
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>3147810</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>471768</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>159150</xdr:colOff>
+      <xdr:colOff>162325</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>1121</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Image 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="22769" b="15755"/>
@@ -1132,51 +1273,51 @@
             <a:t> en danger à la recherche d'une institution </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-FR" sz="1600" b="1" baseline="0">
               <a:latin typeface="+mj-lt"/>
             </a:rPr>
             <a:t>d'accueil en France</a:t>
           </a:r>
           <a:endParaRPr lang="fr-FR" sz="1600" b="1">
             <a:latin typeface="+mj-lt"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>115422</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>424142</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>1025122</xdr:colOff>
+      <xdr:colOff>1018772</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>169380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Image 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD2B26B6-4AB0-4398-B8FC-6EA05276F978}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
@@ -1446,1605 +1587,1890 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AL259"/>
+  <dimension ref="A1:AL274"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C46" zoomScale="104" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="F25" sqref="F25"/>
+    <sheetView tabSelected="1" topLeftCell="A50" zoomScale="104" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="F50" sqref="F50"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="11.42578125" style="8"/>
-[...8 lines deleted...]
-    <col min="39" max="16384" width="11.42578125" style="1"/>
+    <col min="1" max="1" width="11.453125" style="8"/>
+    <col min="2" max="2" width="11.453125" style="1"/>
+    <col min="3" max="3" width="17.54296875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="13.26953125" style="1" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="28.81640625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="45.1796875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="20.1796875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="19.1796875" style="1" customWidth="1"/>
+    <col min="9" max="38" width="11.453125" style="8"/>
+    <col min="39" max="16384" width="11.453125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:8" s="8" customFormat="1" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:8" s="8" customFormat="1" ht="62.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="2"/>
       <c r="C1" s="9"/>
     </row>
-    <row r="2" spans="2:8" s="8" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:8" s="8" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
     </row>
-    <row r="3" spans="2:8" s="8" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:8" s="8" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
     </row>
-    <row r="4" spans="2:8" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:8" ht="26" x14ac:dyDescent="0.35">
       <c r="B4" s="2"/>
       <c r="C4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="6" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="5" spans="2:8" ht="87.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="5" spans="2:8" ht="87.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B5" s="24"/>
       <c r="C5" s="10">
         <v>2024020372</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="F5" s="10" t="s">
+      <c r="G5" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="G5" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5" s="10" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="6" spans="2:8" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="6" spans="2:8" ht="87.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B6" s="25"/>
       <c r="C6" s="10">
-        <v>2026000145</v>
+        <v>2026000180</v>
       </c>
       <c r="D6" s="26"/>
       <c r="E6" s="27" t="s">
-        <v>144</v>
+        <v>198</v>
       </c>
       <c r="F6" s="27" t="s">
-        <v>145</v>
+        <v>199</v>
       </c>
       <c r="G6" s="12" t="s">
-        <v>146</v>
+        <v>200</v>
       </c>
       <c r="H6" s="10" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="7" spans="2:8" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="2:8" ht="87.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B7" s="25"/>
       <c r="C7" s="10">
-        <v>2026000098</v>
+        <v>2026000171</v>
       </c>
       <c r="D7" s="26"/>
       <c r="E7" s="27" t="s">
-        <v>127</v>
+        <v>171</v>
       </c>
       <c r="F7" s="27" t="s">
-        <v>129</v>
+        <v>172</v>
       </c>
       <c r="G7" s="12" t="s">
-        <v>128</v>
+        <v>173</v>
       </c>
       <c r="H7" s="10" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="8" spans="2:8" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="8" spans="2:8" ht="87.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B8" s="25"/>
       <c r="C8" s="10">
-        <v>2026000086</v>
+        <v>2026000145</v>
       </c>
       <c r="D8" s="26"/>
       <c r="E8" s="27" t="s">
-        <v>120</v>
+        <v>141</v>
       </c>
       <c r="F8" s="27" t="s">
-        <v>119</v>
+        <v>142</v>
       </c>
       <c r="G8" s="12" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="H8" s="10" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="9" spans="2:8" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="2:8" ht="87.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B9" s="25"/>
       <c r="C9" s="10">
-        <v>2026000084</v>
+        <v>2026000098</v>
       </c>
       <c r="D9" s="26"/>
       <c r="E9" s="27" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="F9" s="27" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="G9" s="12" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="H9" s="10" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="10" spans="2:8" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="10" spans="2:8" ht="87.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B10" s="25"/>
       <c r="C10" s="10">
-        <v>2025000438</v>
+        <v>2026000086</v>
       </c>
       <c r="D10" s="26"/>
       <c r="E10" s="27" t="s">
-        <v>60</v>
+        <v>117</v>
       </c>
       <c r="F10" s="27" t="s">
-        <v>59</v>
+        <v>116</v>
       </c>
       <c r="G10" s="12" t="s">
-        <v>58</v>
+        <v>118</v>
       </c>
       <c r="H10" s="10" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="11" spans="2:8" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="2:8" ht="87.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B11" s="25"/>
       <c r="C11" s="10">
-        <v>2026000021</v>
+        <v>2026000084</v>
       </c>
       <c r="D11" s="26"/>
       <c r="E11" s="27" t="s">
-        <v>76</v>
+        <v>114</v>
       </c>
       <c r="F11" s="27" t="s">
-        <v>78</v>
+        <v>113</v>
       </c>
       <c r="G11" s="12" t="s">
-        <v>77</v>
+        <v>115</v>
       </c>
       <c r="H11" s="10" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="12" spans="2:8" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="2:8" ht="87.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B12" s="25"/>
       <c r="C12" s="10">
-        <v>2026000061</v>
+        <v>2025000438</v>
       </c>
       <c r="D12" s="26"/>
       <c r="E12" s="27" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="F12" s="27" t="s">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="G12" s="12" t="s">
-        <v>92</v>
+        <v>56</v>
       </c>
       <c r="H12" s="10" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="13" spans="2:8" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="13" spans="2:8" ht="87.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B13" s="25"/>
       <c r="C13" s="10">
-        <v>2026000081</v>
+        <v>2026000021</v>
       </c>
       <c r="D13" s="26"/>
       <c r="E13" s="27" t="s">
-        <v>95</v>
+        <v>73</v>
       </c>
       <c r="F13" s="27" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="G13" s="12" t="s">
-        <v>58</v>
+        <v>74</v>
       </c>
       <c r="H13" s="10" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="14" spans="2:8" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="14" spans="2:8" ht="87.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B14" s="25"/>
       <c r="C14" s="10">
-        <v>2026000022</v>
+        <v>2026000061</v>
       </c>
       <c r="D14" s="26"/>
       <c r="E14" s="27" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="F14" s="27" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="G14" s="12" t="s">
-        <v>58</v>
+        <v>89</v>
       </c>
       <c r="H14" s="10" t="s">
-        <v>39</v>
-[...40 lines deleted...]
-    <row r="17" spans="2:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="2:8" ht="87.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B15" s="25"/>
+      <c r="C15" s="10">
+        <v>2026000081</v>
+      </c>
+      <c r="D15" s="26"/>
+      <c r="E15" s="27" t="s">
+        <v>92</v>
+      </c>
+      <c r="F15" s="27" t="s">
+        <v>91</v>
+      </c>
+      <c r="G15" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="H15" s="10" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="2:8" ht="87.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B16" s="25"/>
+      <c r="C16" s="10">
+        <v>2026000022</v>
+      </c>
+      <c r="D16" s="26"/>
+      <c r="E16" s="27" t="s">
+        <v>78</v>
+      </c>
+      <c r="F16" s="27" t="s">
+        <v>90</v>
+      </c>
+      <c r="G16" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="H16" s="10" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="17" spans="2:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B17" s="31"/>
       <c r="C17" s="13">
-        <v>2026000062</v>
+        <v>2025000344</v>
       </c>
       <c r="D17" s="14"/>
       <c r="E17" s="14" t="s">
-        <v>85</v>
+        <v>42</v>
       </c>
       <c r="F17" s="14" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="G17" s="15" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="18" spans="2:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="18" spans="2:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B18" s="31"/>
       <c r="C18" s="13">
-        <v>2026000069</v>
+        <v>2026000017</v>
       </c>
       <c r="D18" s="14"/>
       <c r="E18" s="14" t="s">
-        <v>126</v>
+        <v>192</v>
       </c>
       <c r="F18" s="14" t="s">
-        <v>79</v>
+        <v>193</v>
       </c>
       <c r="G18" s="15" t="s">
-        <v>89</v>
+        <v>194</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="19" spans="2:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="19" spans="2:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B19" s="31"/>
       <c r="C19" s="13">
-        <v>2026000013</v>
+        <v>2026000173</v>
       </c>
       <c r="D19" s="14"/>
       <c r="E19" s="14" t="s">
-        <v>36</v>
+        <v>189</v>
       </c>
       <c r="F19" s="14" t="s">
-        <v>74</v>
+        <v>190</v>
       </c>
       <c r="G19" s="15" t="s">
-        <v>75</v>
+        <v>191</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="20" spans="2:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="20" spans="2:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B20" s="31"/>
       <c r="C20" s="13">
-        <v>2025000437</v>
+        <v>2026000137</v>
       </c>
       <c r="D20" s="14"/>
       <c r="E20" s="14" t="s">
-        <v>57</v>
+        <v>131</v>
       </c>
       <c r="F20" s="14" t="s">
-        <v>55</v>
+        <v>133</v>
       </c>
       <c r="G20" s="15" t="s">
-        <v>56</v>
+        <v>132</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="21" spans="2:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="21" spans="2:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B21" s="31"/>
       <c r="C21" s="13">
-        <v>2025000434</v>
+        <v>2026000062</v>
       </c>
       <c r="D21" s="14"/>
       <c r="E21" s="14" t="s">
-        <v>36</v>
+        <v>82</v>
       </c>
       <c r="F21" s="14" t="s">
-        <v>53</v>
+        <v>84</v>
       </c>
       <c r="G21" s="15" t="s">
-        <v>54</v>
+        <v>83</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="22" spans="2:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="22" spans="2:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B22" s="31"/>
       <c r="C22" s="13">
+        <v>2026000069</v>
+      </c>
+      <c r="D22" s="14"/>
+      <c r="E22" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="F22" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="G22" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="23" spans="2:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B23" s="31"/>
+      <c r="C23" s="13">
+        <v>2026000013</v>
+      </c>
+      <c r="D23" s="14"/>
+      <c r="E23" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="F23" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="G23" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="24" spans="2:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B24" s="31"/>
+      <c r="C24" s="13">
+        <v>2025000437</v>
+      </c>
+      <c r="D24" s="14"/>
+      <c r="E24" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="F24" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="G24" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="25" spans="2:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B25" s="31"/>
+      <c r="C25" s="13">
+        <v>2025000434</v>
+      </c>
+      <c r="D25" s="14"/>
+      <c r="E25" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="F25" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="G25" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="26" spans="2:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B26" s="31"/>
+      <c r="C26" s="13">
         <v>2024000071</v>
       </c>
-      <c r="D22" s="14" t="s">
+      <c r="D26" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="E22" s="14" t="s">
-[...27 lines deleted...]
-      <c r="H23" s="20" t="s">
+      <c r="E26" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="G26" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="H26" s="13" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="24" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
-[...56 lines deleted...]
-    <row r="27" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B27" s="32"/>
       <c r="C27" s="18">
-        <v>2026000138</v>
+        <v>2026000017</v>
       </c>
       <c r="D27" s="18"/>
       <c r="E27" s="18" t="s">
-        <v>137</v>
+        <v>64</v>
       </c>
       <c r="F27" s="18" t="s">
-        <v>139</v>
+        <v>66</v>
       </c>
       <c r="G27" s="16" t="s">
-        <v>138</v>
+        <v>65</v>
       </c>
       <c r="H27" s="20" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="28" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B28" s="32"/>
       <c r="C28" s="18">
-        <v>2026000090</v>
+        <v>2026000179</v>
       </c>
       <c r="D28" s="18"/>
       <c r="E28" s="18" t="s">
-        <v>125</v>
+        <v>195</v>
       </c>
       <c r="F28" s="18" t="s">
-        <v>123</v>
+        <v>196</v>
       </c>
       <c r="G28" s="16" t="s">
-        <v>124</v>
+        <v>197</v>
       </c>
       <c r="H28" s="20" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="29" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="29" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B29" s="32"/>
       <c r="C29" s="18">
-        <v>2026000089</v>
+        <v>2026000174</v>
       </c>
       <c r="D29" s="18"/>
       <c r="E29" s="18" t="s">
-        <v>113</v>
+        <v>175</v>
       </c>
       <c r="F29" s="18" t="s">
-        <v>114</v>
+        <v>176</v>
       </c>
       <c r="G29" s="16" t="s">
-        <v>115</v>
+        <v>177</v>
       </c>
       <c r="H29" s="20" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="30" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B30" s="32"/>
       <c r="C30" s="18">
-        <v>2026000075</v>
+        <v>2026000170</v>
       </c>
       <c r="D30" s="18"/>
       <c r="E30" s="18" t="s">
-        <v>26</v>
+        <v>168</v>
       </c>
       <c r="F30" s="18" t="s">
-        <v>111</v>
+        <v>169</v>
       </c>
       <c r="G30" s="16" t="s">
-        <v>112</v>
+        <v>170</v>
       </c>
       <c r="H30" s="20" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="31" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="31" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B31" s="32"/>
       <c r="C31" s="18">
-        <v>2026000037</v>
+        <v>2026000169</v>
       </c>
       <c r="D31" s="18"/>
       <c r="E31" s="18" t="s">
-        <v>82</v>
+        <v>165</v>
       </c>
       <c r="F31" s="18" t="s">
-        <v>83</v>
+        <v>166</v>
       </c>
       <c r="G31" s="16" t="s">
-        <v>84</v>
+        <v>167</v>
       </c>
       <c r="H31" s="20" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="32" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="32" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B32" s="32"/>
       <c r="C32" s="18">
-        <v>2026000003</v>
+        <v>2026000166</v>
       </c>
       <c r="D32" s="18"/>
       <c r="E32" s="18" t="s">
-        <v>72</v>
+        <v>163</v>
       </c>
       <c r="F32" s="18" t="s">
-        <v>71</v>
+        <v>162</v>
       </c>
       <c r="G32" s="16" t="s">
-        <v>73</v>
+        <v>164</v>
       </c>
       <c r="H32" s="20" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="33" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="33" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B33" s="32"/>
       <c r="C33" s="18">
-        <v>2025000431</v>
+        <v>2026000182</v>
       </c>
       <c r="D33" s="18"/>
       <c r="E33" s="18" t="s">
-        <v>50</v>
+        <v>160</v>
       </c>
       <c r="F33" s="18" t="s">
-        <v>52</v>
+        <v>159</v>
       </c>
       <c r="G33" s="16" t="s">
-        <v>51</v>
+        <v>161</v>
       </c>
       <c r="H33" s="20" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="34" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="34" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B34" s="32"/>
       <c r="C34" s="18">
-        <v>2025000430</v>
+        <v>2026000125</v>
       </c>
       <c r="D34" s="18"/>
       <c r="E34" s="18" t="s">
-        <v>47</v>
+        <v>148</v>
       </c>
       <c r="F34" s="18" t="s">
-        <v>48</v>
+        <v>149</v>
       </c>
       <c r="G34" s="16" t="s">
-        <v>46</v>
+        <v>147</v>
       </c>
       <c r="H34" s="20" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="35" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="35" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B35" s="32"/>
       <c r="C35" s="18">
-        <v>2025000273</v>
+        <v>2026000146</v>
       </c>
       <c r="D35" s="18"/>
       <c r="E35" s="18" t="s">
-        <v>30</v>
+        <v>146</v>
       </c>
       <c r="F35" s="18" t="s">
-        <v>42</v>
+        <v>145</v>
       </c>
       <c r="G35" s="16" t="s">
-        <v>106</v>
+        <v>144</v>
       </c>
       <c r="H35" s="20" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="36" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="36" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B36" s="32"/>
       <c r="C36" s="18">
-        <v>2025000269</v>
+        <v>2026000141</v>
       </c>
       <c r="D36" s="18"/>
       <c r="E36" s="18" t="s">
-        <v>41</v>
+        <v>139</v>
       </c>
       <c r="F36" s="18" t="s">
-        <v>98</v>
+        <v>138</v>
       </c>
       <c r="G36" s="16" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="H36" s="20" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="37" spans="2:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="37" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B37" s="32"/>
       <c r="C37" s="18">
-        <v>2025000014</v>
+        <v>2026000138</v>
       </c>
       <c r="D37" s="18"/>
       <c r="E37" s="18" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="F37" s="18" t="s">
-        <v>17</v>
+        <v>136</v>
       </c>
       <c r="G37" s="16" t="s">
-        <v>108</v>
+        <v>135</v>
       </c>
       <c r="H37" s="20" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="38" spans="2:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="38" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B38" s="32"/>
       <c r="C38" s="18">
-        <v>2025000258</v>
+        <v>2026000090</v>
       </c>
       <c r="D38" s="18"/>
       <c r="E38" s="18" t="s">
-        <v>34</v>
+        <v>122</v>
       </c>
       <c r="F38" s="18" t="s">
-        <v>35</v>
+        <v>120</v>
       </c>
       <c r="G38" s="16" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="H38" s="20" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="39" spans="2:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B39" s="32"/>
       <c r="C39" s="18">
-        <v>2025000254</v>
+        <v>2026000089</v>
       </c>
       <c r="D39" s="18"/>
       <c r="E39" s="18" t="s">
-        <v>32</v>
+        <v>110</v>
       </c>
       <c r="F39" s="18" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
       <c r="G39" s="16" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="H39" s="20" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="40" spans="2:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B40" s="32"/>
       <c r="C40" s="18">
-        <v>2025000226</v>
+        <v>2026000075</v>
       </c>
       <c r="D40" s="18"/>
       <c r="E40" s="18" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F40" s="18" t="s">
-        <v>29</v>
+        <v>108</v>
       </c>
       <c r="G40" s="16" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="H40" s="20" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="41" spans="2:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B41" s="32"/>
       <c r="C41" s="18">
-        <v>2025000004</v>
+        <v>2026000037</v>
       </c>
       <c r="D41" s="18"/>
       <c r="E41" s="18" t="s">
-        <v>18</v>
+        <v>79</v>
       </c>
       <c r="F41" s="18" t="s">
-        <v>19</v>
+        <v>80</v>
       </c>
       <c r="G41" s="16" t="s">
-        <v>100</v>
+        <v>81</v>
       </c>
       <c r="H41" s="20" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="42" spans="2:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B42" s="32"/>
       <c r="C42" s="18">
-        <v>2025000063</v>
+        <v>2026000003</v>
       </c>
       <c r="D42" s="18"/>
       <c r="E42" s="18" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
       <c r="F42" s="18" t="s">
-        <v>38</v>
+        <v>68</v>
       </c>
       <c r="G42" s="16" t="s">
-        <v>101</v>
+        <v>70</v>
       </c>
       <c r="H42" s="20" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="43" spans="2:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="43" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B43" s="32"/>
       <c r="C43" s="18">
-        <v>2024030439</v>
+        <v>2025000431</v>
       </c>
       <c r="D43" s="18"/>
       <c r="E43" s="18" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="F43" s="18" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="G43" s="16" t="s">
-        <v>102</v>
+        <v>49</v>
       </c>
       <c r="H43" s="20" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="44" spans="2:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B44" s="32"/>
-      <c r="C44" s="23">
-        <v>2024000345</v>
+      <c r="C44" s="18">
+        <v>2025000430</v>
       </c>
       <c r="D44" s="18"/>
       <c r="E44" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="F44" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="G44" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="H44" s="20" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B45" s="32"/>
+      <c r="C45" s="18">
+        <v>2025000273</v>
+      </c>
+      <c r="D45" s="18"/>
+      <c r="E45" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="F45" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="G45" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="H45" s="20" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="46" spans="2:8" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B46" s="32"/>
+      <c r="C46" s="18">
+        <v>2025000269</v>
+      </c>
+      <c r="D46" s="18"/>
+      <c r="E46" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="F46" s="18" t="s">
+        <v>95</v>
+      </c>
+      <c r="G46" s="16" t="s">
+        <v>104</v>
+      </c>
+      <c r="H46" s="20" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="47" spans="2:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B47" s="32"/>
+      <c r="C47" s="18">
+        <v>2025000014</v>
+      </c>
+      <c r="D47" s="18"/>
+      <c r="E47" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="F47" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="H47" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B48" s="32"/>
+      <c r="C48" s="18">
+        <v>2025000258</v>
+      </c>
+      <c r="D48" s="18"/>
+      <c r="E48" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="F48" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="G48" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="H48" s="20" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B49" s="32"/>
+      <c r="C49" s="18">
+        <v>2025000254</v>
+      </c>
+      <c r="D49" s="18"/>
+      <c r="E49" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="F49" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="G49" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="H49" s="20" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B50" s="32"/>
+      <c r="C50" s="18">
+        <v>2025000226</v>
+      </c>
+      <c r="D50" s="18"/>
+      <c r="E50" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="F50" s="18" t="s">
+        <v>150</v>
+      </c>
+      <c r="G50" s="16" t="s">
+        <v>96</v>
+      </c>
+      <c r="H50" s="20" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="51" spans="2:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B51" s="32"/>
+      <c r="C51" s="18">
+        <v>2025000004</v>
+      </c>
+      <c r="D51" s="18"/>
+      <c r="E51" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="F51" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="G51" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="H51" s="20" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B52" s="32"/>
+      <c r="C52" s="18">
+        <v>2025000063</v>
+      </c>
+      <c r="D52" s="18"/>
+      <c r="E52" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="F52" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="G52" s="16" t="s">
+        <v>98</v>
+      </c>
+      <c r="H52" s="20" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B53" s="32"/>
+      <c r="C53" s="18">
+        <v>2024030439</v>
+      </c>
+      <c r="D53" s="18"/>
+      <c r="E53" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="F53" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="G53" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="H53" s="20" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="54" spans="2:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B54" s="32"/>
+      <c r="C54" s="23">
+        <v>2024000345</v>
+      </c>
+      <c r="D54" s="18"/>
+      <c r="E54" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="F54" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="F44" s="18" t="s">
-[...11 lines deleted...]
-      <c r="C45" s="22">
+      <c r="G54" s="16" t="s">
+        <v>100</v>
+      </c>
+      <c r="H54" s="17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="55" spans="2:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B55" s="32"/>
+      <c r="C55" s="22">
         <v>2024000346</v>
       </c>
-      <c r="D45" s="19"/>
-      <c r="E45" s="20" t="s">
+      <c r="D55" s="19"/>
+      <c r="E55" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="G55" s="21" t="s">
+        <v>101</v>
+      </c>
+      <c r="H55" s="20" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="56" spans="2:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B56" s="32"/>
+      <c r="C56" s="22">
+        <v>2026000153</v>
+      </c>
+      <c r="D56" s="19"/>
+      <c r="E56" s="20" t="s">
+        <v>158</v>
+      </c>
+      <c r="F56" s="19" t="s">
+        <v>157</v>
+      </c>
+      <c r="G56" s="21" t="s">
+        <v>156</v>
+      </c>
+      <c r="H56" s="20" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="57" spans="2:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B57" s="32"/>
+      <c r="C57" s="22">
+        <v>2026000158</v>
+      </c>
+      <c r="D57" s="19"/>
+      <c r="E57" s="20" t="s">
+        <v>151</v>
+      </c>
+      <c r="F57" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="G57" s="21" t="s">
+        <v>153</v>
+      </c>
+      <c r="H57" s="20" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="58" spans="2:8" ht="69" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B58" s="32"/>
+      <c r="C58" s="22">
+        <v>2024000343</v>
+      </c>
+      <c r="D58" s="20"/>
+      <c r="E58" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="F58" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="F45" s="19" t="s">
-[...30 lines deleted...]
-      <c r="C47" s="28">
+      <c r="G58" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="H58" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="59" spans="2:8" ht="69" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B59" s="32"/>
+      <c r="C59" s="28">
         <v>2026000064</v>
       </c>
-      <c r="D47" s="28"/>
-      <c r="E47" s="28" t="s">
+      <c r="D59" s="28"/>
+      <c r="E59" s="28" t="s">
+        <v>178</v>
+      </c>
+      <c r="F59" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="G59" s="29" t="s">
         <v>61</v>
       </c>
-      <c r="F47" s="28" t="s">
-[...11 lines deleted...]
-      <c r="C48" s="28">
+      <c r="H59" s="28" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="60" spans="2:8" ht="69" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B60" s="32"/>
+      <c r="C60" s="28">
+        <v>2026000148</v>
+      </c>
+      <c r="D60" s="28"/>
+      <c r="E60" s="28" t="s">
+        <v>184</v>
+      </c>
+      <c r="F60" s="28" t="s">
+        <v>186</v>
+      </c>
+      <c r="G60" s="29" t="s">
+        <v>183</v>
+      </c>
+      <c r="H60" s="28" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="61" spans="2:8" ht="69" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B61" s="32"/>
+      <c r="C61" s="28">
+        <v>2026000147</v>
+      </c>
+      <c r="D61" s="28"/>
+      <c r="E61" s="28" t="s">
+        <v>184</v>
+      </c>
+      <c r="F61" s="28" t="s">
+        <v>187</v>
+      </c>
+      <c r="G61" s="29" t="s">
+        <v>183</v>
+      </c>
+      <c r="H61" s="28" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="62" spans="2:8" ht="69" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B62" s="32"/>
+      <c r="C62" s="28">
+        <v>2026000157</v>
+      </c>
+      <c r="D62" s="28"/>
+      <c r="E62" s="28" t="s">
+        <v>179</v>
+      </c>
+      <c r="F62" s="28" t="s">
+        <v>180</v>
+      </c>
+      <c r="G62" s="29" t="s">
+        <v>181</v>
+      </c>
+      <c r="H62" s="28" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="63" spans="2:8" ht="69" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B63" s="32"/>
+      <c r="C63" s="28">
         <v>2026000136</v>
       </c>
-      <c r="D48" s="28"/>
-      <c r="E48" s="28" t="s">
+      <c r="D63" s="28"/>
+      <c r="E63" s="28" t="s">
+        <v>127</v>
+      </c>
+      <c r="F63" s="28" t="s">
+        <v>128</v>
+      </c>
+      <c r="G63" s="29" t="s">
+        <v>129</v>
+      </c>
+      <c r="H63" s="28" t="s">
         <v>130</v>
       </c>
-      <c r="F48" s="28" t="s">
-[...61 lines deleted...]
-    <row r="64" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="64" spans="2:8" ht="69" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B64" s="32"/>
       <c r="C64" s="9"/>
-    </row>
-    <row r="65" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D64" s="8"/>
+      <c r="E64" s="8"/>
+      <c r="F64" s="8"/>
+      <c r="G64" s="8"/>
+      <c r="H64" s="8"/>
+    </row>
+    <row r="65" spans="3:16" s="8" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C65" s="9"/>
     </row>
-    <row r="66" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="3:16" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C66" s="9"/>
-    </row>
-    <row r="67" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="P66" s="7"/>
+    </row>
+    <row r="67" spans="3:16" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C67" s="9"/>
     </row>
-    <row r="68" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="3:16" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C68" s="9"/>
     </row>
-    <row r="69" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="3:16" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C69" s="9"/>
     </row>
-    <row r="70" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="3:16" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C70" s="9"/>
     </row>
-    <row r="71" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="3:16" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C71" s="9"/>
     </row>
-    <row r="72" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="3:16" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C72" s="9"/>
     </row>
-    <row r="73" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="3:16" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C73" s="9"/>
     </row>
-    <row r="74" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="3:16" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C74" s="9"/>
     </row>
-    <row r="75" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="3:16" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C75" s="9"/>
     </row>
-    <row r="76" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="3:16" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C76" s="9"/>
     </row>
-    <row r="77" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="3:16" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C77" s="9"/>
     </row>
-    <row r="78" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="3:16" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C78" s="9"/>
     </row>
-    <row r="79" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="3:16" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C79" s="9"/>
     </row>
-    <row r="80" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="3:16" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C80" s="9"/>
     </row>
-    <row r="81" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C81" s="9"/>
     </row>
-    <row r="82" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C82" s="9"/>
     </row>
-    <row r="83" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C83" s="9"/>
     </row>
-    <row r="84" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C84" s="9"/>
     </row>
-    <row r="85" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C85" s="9"/>
     </row>
-    <row r="86" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C86" s="9"/>
     </row>
-    <row r="87" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C87" s="9"/>
     </row>
-    <row r="88" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C88" s="9"/>
     </row>
-    <row r="89" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C89" s="9"/>
     </row>
-    <row r="90" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C90" s="9"/>
     </row>
-    <row r="91" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C91" s="9"/>
     </row>
-    <row r="92" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C92" s="9"/>
     </row>
-    <row r="93" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C93" s="9"/>
     </row>
-    <row r="94" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C94" s="9"/>
     </row>
-    <row r="95" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C95" s="9"/>
     </row>
-    <row r="96" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C96" s="9"/>
     </row>
-    <row r="97" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C97" s="9"/>
     </row>
-    <row r="98" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C98" s="9"/>
     </row>
-    <row r="99" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C99" s="9"/>
     </row>
-    <row r="100" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C100" s="9"/>
     </row>
-    <row r="101" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C101" s="9"/>
     </row>
-    <row r="102" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C102" s="9"/>
     </row>
-    <row r="103" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C103" s="9"/>
     </row>
-    <row r="104" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C104" s="9"/>
     </row>
-    <row r="105" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C105" s="9"/>
     </row>
-    <row r="106" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C106" s="9"/>
     </row>
-    <row r="107" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C107" s="9"/>
     </row>
-    <row r="108" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C108" s="9"/>
     </row>
-    <row r="109" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C109" s="9"/>
     </row>
-    <row r="110" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C110" s="9"/>
     </row>
-    <row r="111" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="111" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C111" s="9"/>
     </row>
-    <row r="112" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C112" s="9"/>
     </row>
-    <row r="113" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="113" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C113" s="9"/>
     </row>
-    <row r="114" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C114" s="9"/>
     </row>
-    <row r="115" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C115" s="9"/>
     </row>
-    <row r="116" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C116" s="9"/>
     </row>
-    <row r="117" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C117" s="9"/>
     </row>
-    <row r="118" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C118" s="9"/>
     </row>
-    <row r="119" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C119" s="9"/>
     </row>
-    <row r="120" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C120" s="9"/>
     </row>
-    <row r="121" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C121" s="9"/>
     </row>
-    <row r="122" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C122" s="9"/>
     </row>
-    <row r="123" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C123" s="9"/>
     </row>
-    <row r="124" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C124" s="9"/>
     </row>
-    <row r="125" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C125" s="9"/>
     </row>
-    <row r="126" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C126" s="9"/>
     </row>
-    <row r="127" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C127" s="9"/>
     </row>
-    <row r="128" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C128" s="9"/>
     </row>
-    <row r="129" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="129" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C129" s="9"/>
     </row>
-    <row r="130" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="130" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C130" s="9"/>
     </row>
-    <row r="131" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="131" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C131" s="9"/>
     </row>
-    <row r="132" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="132" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C132" s="9"/>
     </row>
-    <row r="133" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="133" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C133" s="9"/>
     </row>
-    <row r="134" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="134" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C134" s="9"/>
     </row>
-    <row r="135" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="135" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C135" s="9"/>
     </row>
-    <row r="136" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="136" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C136" s="9"/>
     </row>
-    <row r="137" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="137" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C137" s="9"/>
     </row>
-    <row r="138" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="138" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C138" s="9"/>
     </row>
-    <row r="139" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="139" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C139" s="9"/>
     </row>
-    <row r="140" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="140" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C140" s="9"/>
     </row>
-    <row r="141" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="141" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C141" s="9"/>
     </row>
-    <row r="142" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="142" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C142" s="9"/>
     </row>
-    <row r="143" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="143" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C143" s="9"/>
     </row>
-    <row r="144" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="144" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C144" s="9"/>
     </row>
-    <row r="145" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="145" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C145" s="9"/>
     </row>
-    <row r="146" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="146" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C146" s="9"/>
     </row>
-    <row r="147" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="147" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C147" s="9"/>
     </row>
-    <row r="148" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="148" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C148" s="9"/>
     </row>
-    <row r="149" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="149" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C149" s="9"/>
     </row>
-    <row r="150" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="150" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C150" s="9"/>
     </row>
-    <row r="151" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="151" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C151" s="9"/>
     </row>
-    <row r="152" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="152" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C152" s="9"/>
     </row>
-    <row r="153" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="153" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C153" s="9"/>
     </row>
-    <row r="154" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="154" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C154" s="9"/>
     </row>
-    <row r="155" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="155" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C155" s="9"/>
     </row>
-    <row r="156" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="156" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C156" s="9"/>
     </row>
-    <row r="157" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="157" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C157" s="9"/>
     </row>
-    <row r="158" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="158" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C158" s="9"/>
     </row>
-    <row r="159" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="159" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C159" s="9"/>
     </row>
-    <row r="160" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="160" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C160" s="9"/>
     </row>
-    <row r="161" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="161" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C161" s="9"/>
     </row>
-    <row r="162" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="162" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C162" s="9"/>
     </row>
-    <row r="163" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="163" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C163" s="9"/>
     </row>
-    <row r="164" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="164" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C164" s="9"/>
     </row>
-    <row r="165" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="165" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C165" s="9"/>
     </row>
-    <row r="166" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="166" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C166" s="9"/>
     </row>
-    <row r="167" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="167" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C167" s="9"/>
     </row>
-    <row r="168" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="168" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C168" s="9"/>
     </row>
-    <row r="169" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="169" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C169" s="9"/>
     </row>
-    <row r="170" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="170" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C170" s="9"/>
     </row>
-    <row r="171" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="171" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C171" s="9"/>
     </row>
-    <row r="172" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="172" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C172" s="9"/>
     </row>
-    <row r="173" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="173" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C173" s="9"/>
     </row>
-    <row r="174" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="174" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C174" s="9"/>
     </row>
-    <row r="175" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="175" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C175" s="9"/>
     </row>
-    <row r="176" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="176" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C176" s="9"/>
     </row>
-    <row r="177" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="177" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C177" s="9"/>
     </row>
-    <row r="178" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="178" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C178" s="9"/>
     </row>
-    <row r="179" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="179" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C179" s="9"/>
     </row>
-    <row r="180" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="180" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C180" s="9"/>
     </row>
-    <row r="181" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="181" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C181" s="9"/>
     </row>
-    <row r="182" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="182" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C182" s="9"/>
     </row>
-    <row r="183" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="183" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C183" s="9"/>
     </row>
-    <row r="184" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="184" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C184" s="9"/>
     </row>
-    <row r="185" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="185" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C185" s="9"/>
     </row>
-    <row r="186" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="186" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C186" s="9"/>
     </row>
-    <row r="187" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="187" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C187" s="9"/>
     </row>
-    <row r="188" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="188" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C188" s="9"/>
     </row>
-    <row r="189" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="189" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C189" s="9"/>
     </row>
-    <row r="190" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="190" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C190" s="9"/>
     </row>
-    <row r="191" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="191" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C191" s="9"/>
     </row>
-    <row r="192" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="192" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C192" s="9"/>
     </row>
-    <row r="193" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="193" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C193" s="9"/>
     </row>
-    <row r="194" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="194" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C194" s="9"/>
     </row>
-    <row r="195" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="195" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C195" s="9"/>
     </row>
-    <row r="196" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="196" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C196" s="9"/>
     </row>
-    <row r="197" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="197" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C197" s="9"/>
     </row>
-    <row r="198" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="198" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C198" s="9"/>
     </row>
-    <row r="199" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="199" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C199" s="9"/>
     </row>
-    <row r="200" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="200" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C200" s="9"/>
     </row>
-    <row r="201" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="201" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C201" s="9"/>
     </row>
-    <row r="202" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="202" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C202" s="9"/>
     </row>
-    <row r="203" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="203" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C203" s="9"/>
     </row>
-    <row r="204" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="204" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C204" s="9"/>
     </row>
-    <row r="205" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="205" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C205" s="9"/>
     </row>
-    <row r="206" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="206" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C206" s="9"/>
     </row>
-    <row r="207" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="207" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C207" s="9"/>
     </row>
-    <row r="208" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="208" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C208" s="9"/>
     </row>
-    <row r="209" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="209" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C209" s="9"/>
     </row>
-    <row r="210" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="210" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C210" s="9"/>
     </row>
-    <row r="211" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="211" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C211" s="9"/>
     </row>
-    <row r="212" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="212" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C212" s="9"/>
     </row>
-    <row r="213" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="213" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C213" s="9"/>
     </row>
-    <row r="214" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="214" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C214" s="9"/>
     </row>
-    <row r="215" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="215" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C215" s="9"/>
     </row>
-    <row r="216" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="216" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C216" s="9"/>
     </row>
-    <row r="217" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="217" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C217" s="9"/>
     </row>
-    <row r="218" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="218" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C218" s="9"/>
     </row>
-    <row r="219" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="219" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C219" s="9"/>
     </row>
-    <row r="220" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="220" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C220" s="9"/>
     </row>
-    <row r="221" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="221" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C221" s="9"/>
     </row>
-    <row r="222" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="222" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C222" s="9"/>
     </row>
-    <row r="223" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="223" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C223" s="9"/>
     </row>
-    <row r="224" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="224" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C224" s="9"/>
     </row>
-    <row r="225" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="225" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C225" s="9"/>
     </row>
-    <row r="226" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="226" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C226" s="9"/>
     </row>
-    <row r="227" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="227" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C227" s="9"/>
     </row>
-    <row r="228" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="228" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C228" s="9"/>
     </row>
-    <row r="229" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="229" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C229" s="9"/>
     </row>
-    <row r="230" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="230" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C230" s="9"/>
     </row>
-    <row r="231" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="231" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C231" s="9"/>
     </row>
-    <row r="232" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="232" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C232" s="9"/>
     </row>
-    <row r="233" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="233" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C233" s="9"/>
     </row>
-    <row r="234" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="234" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C234" s="9"/>
     </row>
-    <row r="235" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="235" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C235" s="9"/>
     </row>
-    <row r="236" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="236" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C236" s="9"/>
     </row>
-    <row r="237" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="237" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C237" s="9"/>
     </row>
-    <row r="238" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="238" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C238" s="9"/>
     </row>
-    <row r="239" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="239" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C239" s="9"/>
     </row>
-    <row r="240" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="240" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C240" s="9"/>
     </row>
-    <row r="241" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="241" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C241" s="9"/>
     </row>
-    <row r="242" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="242" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C242" s="9"/>
     </row>
-    <row r="243" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="243" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C243" s="9"/>
     </row>
-    <row r="244" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="244" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C244" s="9"/>
     </row>
-    <row r="245" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="245" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C245" s="9"/>
     </row>
-    <row r="246" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="246" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C246" s="9"/>
     </row>
-    <row r="247" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="247" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C247" s="9"/>
     </row>
-    <row r="248" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="248" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C248" s="9"/>
     </row>
-    <row r="249" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="249" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C249" s="9"/>
     </row>
-    <row r="250" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="250" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C250" s="9"/>
     </row>
-    <row r="251" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="251" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C251" s="9"/>
     </row>
-    <row r="252" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="252" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C252" s="9"/>
     </row>
-    <row r="253" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="253" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C253" s="9"/>
     </row>
-    <row r="254" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="254" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C254" s="9"/>
     </row>
-    <row r="255" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="255" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C255" s="9"/>
     </row>
-    <row r="256" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="256" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C256" s="9"/>
     </row>
-    <row r="257" spans="3:8" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="257" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C257" s="9"/>
     </row>
-    <row r="258" spans="3:8" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="258" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="C258" s="9"/>
     </row>
-    <row r="259" spans="3:8" s="8" customFormat="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="H259" s="1"/>
+    <row r="259" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="C259" s="9"/>
+    </row>
+    <row r="260" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="C260" s="9"/>
+    </row>
+    <row r="261" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="C261" s="9"/>
+    </row>
+    <row r="262" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="C262" s="9"/>
+    </row>
+    <row r="263" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="C263" s="9"/>
+    </row>
+    <row r="264" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="C264" s="9"/>
+    </row>
+    <row r="265" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="C265" s="9"/>
+    </row>
+    <row r="266" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="C266" s="9"/>
+    </row>
+    <row r="267" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="C267" s="9"/>
+    </row>
+    <row r="268" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="C268" s="9"/>
+    </row>
+    <row r="269" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="C269" s="9"/>
+    </row>
+    <row r="270" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="C270" s="9"/>
+    </row>
+    <row r="271" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="C271" s="9"/>
+    </row>
+    <row r="272" spans="3:3" s="8" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="C272" s="9"/>
+    </row>
+    <row r="273" spans="3:8" s="8" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="C273" s="9"/>
+    </row>
+    <row r="274" spans="3:8" s="8" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="C274" s="3"/>
+      <c r="D274" s="1"/>
+      <c r="E274" s="1"/>
+      <c r="F274" s="1"/>
+      <c r="G274" s="1"/>
+      <c r="H274" s="1"/>
     </row>
   </sheetData>
-  <autoFilter ref="B4:I49" xr:uid="{26FFB3EA-AA8A-4C5C-BA15-286ED457532C}"/>
-[...1 lines deleted...]
-    <sortCondition ref="C3:C53"/>
+  <autoFilter ref="B4:I64" xr:uid="{26FFB3EA-AA8A-4C5C-BA15-286ED457532C}"/>
+  <sortState ref="C3:H68">
+    <sortCondition ref="C3:C68"/>
   </sortState>
   <mergeCells count="3">
     <mergeCell ref="B2:G3"/>
-    <mergeCell ref="B15:B22"/>
-    <mergeCell ref="B23:B49"/>
+    <mergeCell ref="B17:B26"/>
+    <mergeCell ref="B27:B64"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="82" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>